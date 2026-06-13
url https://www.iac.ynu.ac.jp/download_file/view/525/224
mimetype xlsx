--- v0 (2026-04-05)
+++ v1 (2026-06-13)
@@ -1,61 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ynuacjpoffice365.sharepoint.com/sites/ynugr-iacreceiveer/Shared Documents/General/【事務】様式集/◎センター様式集/260401版/各様式元ファイル/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="35" documentId="13_ncr:1_{97F7BA40-653A-4A1F-B582-83024E01E916}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CB44AA03-8924-41FD-959E-F895A4CA5F7F}"/>
+  <xr:revisionPtr revIDLastSave="37" documentId="13_ncr:1_{97F7BA40-653A-4A1F-B582-83024E01E916}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{66FFF573-3BDD-467A-9876-694A33AC0575}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="30960" windowHeight="16800" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="5565" yWindow="0" windowWidth="23670" windowHeight="15315" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="依頼測定申込書" sheetId="8" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">依頼測定申込書!$B$1:$I$25</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -338,55 +339,55 @@
   <si>
     <t>特記事項</t>
     <rPh sb="0" eb="2">
       <t>トッキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="0;\-0;&quot;(&quot;&quot;ド&quot;&quot;ロ&quot;&quot;ッ&quot;&quot;プ&quot;&quot;ダ&quot;&quot;ウ&quot;&quot;ン&quot;&quot;リ&quot;&quot;ス&quot;&quot;ト&quot;&quot;か&quot;&quot;ら&quot;&quot;選&quot;&quot;択&quot;&quot;し&quot;&quot;て&quot;&quot;く&quot;&quot;だ&quot;&quot;さ&quot;&quot;い&quot;&quot;)&quot;;@"/>
     <numFmt numFmtId="177" formatCode="yyyy&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
-    <numFmt numFmtId="186" formatCode="General;\-General;&quot;(お手続きや支払い方法についてのご相談等がありましたらご記入ください。)&quot;"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="191" formatCode="General;\-General;&quot;(初回のご利用時は利用申請を行って組織番号を取得してください。)&quot;"/>
+    <numFmt numFmtId="178" formatCode="General;\-General;&quot;(お手続きや支払い方法についてのご相談等がありましたらご記入ください。)&quot;"/>
+    <numFmt numFmtId="179" formatCode="General;\-General;&quot;(使用する分析機器のご希望、分析を希望する項目、データ処理の方法等をご記入ください。)&quot;"/>
+    <numFmt numFmtId="180" formatCode="General;\-General;&quot;(試料数、使用条件、保管条件、処理条件、返却の有無等をご記入ください。)&quot;"/>
+    <numFmt numFmtId="181" formatCode="General;\-General;&quot;(試料の安全衛生上及び法律上の注意がありましたらご記入ください。)&quot;"/>
+    <numFmt numFmtId="182" formatCode="General;\-General;&quot;(初回のご利用時は利用申請を行って組織番号を取得してください。)&quot;"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -725,50 +726,178 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="180" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="180" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="180" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
@@ -788,230 +917,114 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...78 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...58 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="5">
+  <dxfs count="7">
+    <dxf>
+      <font>
+        <color auto="1"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
     <dxf>
       <font>
         <color theme="0" tint="-0.34998626667073579"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0" tint="-0.34998626667073579"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0" tint="-0.34998626667073579"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color auto="1"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <font>
         <color theme="0" tint="-0.34998626667073579"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0" tint="-0.34998626667073579"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF3300"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -1298,442 +1311,425 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50F80427-7972-4BEE-803E-5B6A1FBB2F76}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J28"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E9" sqref="E9:H9"/>
+    <sheetView tabSelected="1" topLeftCell="A8" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E13" sqref="E13:H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.5" zeroHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="0.625" customWidth="1"/>
     <col min="2" max="2" width="3.75" customWidth="1"/>
     <col min="3" max="3" width="16.25" customWidth="1"/>
     <col min="4" max="4" width="7.25" customWidth="1"/>
     <col min="5" max="8" width="15.625" customWidth="1"/>
     <col min="9" max="9" width="0.625" customWidth="1"/>
     <col min="10" max="10" width="0" hidden="1" customWidth="1"/>
     <col min="11" max="16384" width="9" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D2" s="6" t="s">
+      <c r="D2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="6"/>
-[...1 lines deleted...]
-      <c r="G2" s="6"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="2:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D3" s="10" t="s">
+      <c r="D3" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="10"/>
-[...1 lines deleted...]
-      <c r="G3" s="10"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="2:8" ht="3.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="2:8" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B6" s="23" t="s">
+      <c r="B6" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="24"/>
-[...4 lines deleted...]
-      <c r="H6" s="13"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="49"/>
     </row>
     <row r="7" spans="2:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B7" s="14" t="s">
+      <c r="B7" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="15"/>
-[...4 lines deleted...]
-      <c r="H7" s="19"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="52"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="54"/>
+      <c r="G7" s="54"/>
+      <c r="H7" s="55"/>
     </row>
     <row r="8" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B8" s="26" t="s">
+      <c r="B8" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="27"/>
-[...4 lines deleted...]
-      <c r="H8" s="22"/>
+      <c r="C8" s="66"/>
+      <c r="D8" s="67"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="58"/>
     </row>
     <row r="9" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B9" s="26" t="s">
+      <c r="B9" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="C9" s="27"/>
-[...1 lines deleted...]
-      <c r="E9" s="66">
+      <c r="C9" s="66"/>
+      <c r="D9" s="68"/>
+      <c r="E9" s="59">
         <v>0</v>
       </c>
-      <c r="F9" s="67"/>
-[...1 lines deleted...]
-      <c r="H9" s="68"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="60"/>
+      <c r="H9" s="61"/>
     </row>
     <row r="10" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B10" s="26" t="s">
+      <c r="B10" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="C10" s="27"/>
-[...4 lines deleted...]
-      <c r="H10" s="9"/>
+      <c r="C10" s="66"/>
+      <c r="D10" s="67"/>
+      <c r="E10" s="43"/>
+      <c r="F10" s="44"/>
+      <c r="G10" s="44"/>
+      <c r="H10" s="45"/>
     </row>
     <row r="11" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B11" s="26" t="s">
+      <c r="B11" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="27"/>
-[...4 lines deleted...]
-      <c r="H11" s="9"/>
+      <c r="C11" s="66"/>
+      <c r="D11" s="67"/>
+      <c r="E11" s="43"/>
+      <c r="F11" s="44"/>
+      <c r="G11" s="44"/>
+      <c r="H11" s="45"/>
     </row>
     <row r="12" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B12" s="29" t="s">
+      <c r="B12" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C12" s="30"/>
-[...4 lines deleted...]
-      <c r="H12" s="38"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="15"/>
     </row>
     <row r="13" spans="2:8" ht="30.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B13" s="29" t="s">
+      <c r="B13" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C13" s="30"/>
-[...1 lines deleted...]
-      <c r="E13" s="32">
+      <c r="C13" s="16"/>
+      <c r="D13" s="35"/>
+      <c r="E13" s="36">
         <v>0</v>
       </c>
-      <c r="F13" s="33"/>
-[...1 lines deleted...]
-      <c r="H13" s="34"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="37"/>
+      <c r="H13" s="38"/>
     </row>
     <row r="14" spans="2:8" ht="30.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B14" s="29" t="s">
+      <c r="B14" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="30"/>
-[...1 lines deleted...]
-      <c r="E14" s="32">
+      <c r="C14" s="16"/>
+      <c r="D14" s="35"/>
+      <c r="E14" s="36">
         <v>0</v>
       </c>
-      <c r="F14" s="33"/>
-[...1 lines deleted...]
-      <c r="H14" s="34"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="37"/>
+      <c r="H14" s="38"/>
     </row>
     <row r="15" spans="2:8" ht="112.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B15" s="29" t="s">
+      <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="30"/>
-[...1 lines deleted...]
-      <c r="E15" s="57">
+      <c r="C15" s="16"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="39">
         <v>0</v>
       </c>
-      <c r="F15" s="58"/>
-[...1 lines deleted...]
-      <c r="H15" s="59"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="41"/>
     </row>
     <row r="16" spans="2:8" ht="82.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B16" s="29" t="s">
+      <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C16" s="51"/>
-[...1 lines deleted...]
-      <c r="E16" s="60">
+      <c r="C16" s="10"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="26">
         <v>0</v>
       </c>
-      <c r="F16" s="61"/>
-[...1 lines deleted...]
-      <c r="H16" s="62"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="28"/>
     </row>
     <row r="17" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B17" s="29" t="s">
+      <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C17" s="30"/>
-[...1 lines deleted...]
-      <c r="E17" s="63">
+      <c r="C17" s="16"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="6">
         <v>0</v>
       </c>
-      <c r="F17" s="64"/>
-[...1 lines deleted...]
-      <c r="H17" s="65"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="8"/>
     </row>
     <row r="18" spans="2:8" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="48" t="s">
+      <c r="B18" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="C18" s="49"/>
-[...1 lines deleted...]
-      <c r="E18" s="54">
+      <c r="C18" s="33"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="29">
         <v>0</v>
       </c>
-      <c r="F18" s="55"/>
-[...1 lines deleted...]
-      <c r="H18" s="56"/>
+      <c r="F18" s="30"/>
+      <c r="G18" s="30"/>
+      <c r="H18" s="31"/>
     </row>
     <row r="19" spans="2:8" ht="27" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B19" s="52" t="s">
+      <c r="B19" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="C19" s="52"/>
-[...4 lines deleted...]
-      <c r="H19" s="52"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="12"/>
     </row>
     <row r="20" spans="2:8" ht="3.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="21" spans="2:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B21" s="41" t="s">
+      <c r="B21" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="C21" s="41"/>
-[...4 lines deleted...]
-      <c r="H21" s="47"/>
+      <c r="C21" s="19"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
     </row>
     <row r="22" spans="2:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B22" s="41" t="s">
+      <c r="B22" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="C22" s="41"/>
-[...4 lines deleted...]
-      <c r="H22" s="47"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="25"/>
+      <c r="F22" s="25"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="25"/>
     </row>
     <row r="23" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B23" s="41" t="s">
+      <c r="B23" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="C23" s="41"/>
-      <c r="D23" s="41" t="s">
+      <c r="C23" s="19"/>
+      <c r="D23" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="E23" s="41"/>
-      <c r="F23" s="43" t="s">
+      <c r="E23" s="19"/>
+      <c r="F23" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="G23" s="44"/>
-      <c r="H23" s="45"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="23"/>
     </row>
     <row r="24" spans="2:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B24" s="42"/>
-[...2 lines deleted...]
-      <c r="E24" s="42"/>
+      <c r="B24" s="20"/>
+      <c r="C24" s="20"/>
+      <c r="D24" s="20"/>
+      <c r="E24" s="20"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="2:8" hidden="1" x14ac:dyDescent="0.15">
-      <c r="B25" s="39" t="s">
+      <c r="B25" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="C25" s="40"/>
-[...4 lines deleted...]
-      <c r="H25" s="40"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="18"/>
     </row>
     <row r="26" spans="2:8" x14ac:dyDescent="0.15"/>
     <row r="27" spans="2:8" x14ac:dyDescent="0.15"/>
     <row r="28" spans="2:8" x14ac:dyDescent="0.15"/>
   </sheetData>
   <sheetProtection formatCells="0" selectLockedCells="1"/>
   <mergeCells count="39">
-    <mergeCell ref="E17:H17"/>
-[...23 lines deleted...]
-    <mergeCell ref="E13:H13"/>
     <mergeCell ref="D2:G2"/>
     <mergeCell ref="E11:H11"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="E6:H6"/>
     <mergeCell ref="E10:H10"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="E7:H7"/>
     <mergeCell ref="E8:H8"/>
     <mergeCell ref="E9:H9"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="E21:H21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="E22:H22"/>
+    <mergeCell ref="E16:H16"/>
+    <mergeCell ref="E18:H18"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B25:H25"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F23:H23"/>
+    <mergeCell ref="E17:H17"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="E12:H12"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="E14:H14"/>
+    <mergeCell ref="E15:H15"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="E13:H13"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <conditionalFormatting sqref="E9:H9 E13:H14">
-    <cfRule type="cellIs" dxfId="4" priority="5" operator="equal">
+  <conditionalFormatting sqref="E15:H18 E9:H9">
+    <cfRule type="cellIs" dxfId="4" priority="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
-  </conditionalFormatting>
-[...16 lines deleted...]
-    <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
+    <cfRule type="cellIs" dxfId="3" priority="3" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="入力エラーがあります" error="ドロップダウンリストにない文字列が登録されました" sqref="E13:H13" xr:uid="{0B6A2C96-A04E-47B5-99CE-7F60BB43E019}">
       <formula1>"■大学連携研究設備ネットワークを使用して手続きを行います。,■手続きに大学連携研究設備ネットワークを使用しません。"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="入力エラーがあります" error="ドロップダウンリストにない文字列が登録されました" sqref="E14:H14" xr:uid="{AD1C9F92-CCBD-4745-BC92-4300A42983A4}">
       <formula1>"■ あり,■ なし（約款第8条を適用）"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="971979d8-faa4-4822-b524-49443f3c2d69">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="92616050-ef1e-44f8-a625-b80c30a41f9c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100E2457FB3181E7743865FC1175DA91041" ma:contentTypeVersion="20" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="6ceb09be29b5576c6bc085e88ac5c168">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="971979d8-faa4-4822-b524-49443f3c2d69" xmlns:ns3="92616050-ef1e-44f8-a625-b80c30a41f9c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6d20744eacb0e72eb38fbdc53e492dbb" ns2:_="" ns3:_="">
     <xsd:import namespace="971979d8-faa4-4822-b524-49443f3c2d69"/>
     <xsd:import namespace="92616050-ef1e-44f8-a625-b80c30a41f9c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -1948,85 +1944,91 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{936B88D2-6E64-4C82-B44D-B1D613ECDD4F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8373653-4C0E-43C2-BAFE-BBB88DFD62CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="971979d8-faa4-4822-b524-49443f3c2d69"/>
     <ds:schemaRef ds:uri="92616050-ef1e-44f8-a625-b80c30a41f9c"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9095C52-D324-4EE5-98E2-082F4A4403CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="971979d8-faa4-4822-b524-49443f3c2d69"/>
     <ds:schemaRef ds:uri="92616050-ef1e-44f8-a625-b80c30a41f9c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{92adf237-4660-4948-8270-9faaf4857429}" enabled="0" method="" siteId="{92adf237-4660-4948-8270-9faaf4857429}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">